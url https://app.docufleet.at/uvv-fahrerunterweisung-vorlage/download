--- v0 (2026-08-27)
+++ v1 (2026-10-29)
@@ -1,973 +1,1767 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
-[...10 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <workbookPr/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="17000" activeTab="0"/>
+  </bookViews>
   <sheets>
-    <sheet name="Nachweis" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Hinweise" sheetId="4" r:id="rId4"/>
+    <sheet name="Nachweis" sheetId="1" r:id="rIdBlatt1"/>
+    <sheet name="Themen" sheetId="2" r:id="rIdBlatt2"/>
+    <sheet name="Teilnehmer" sheetId="3" r:id="rIdBlatt3"/>
+    <sheet name="Hinweise" sheetId="4" r:id="rIdBlatt4"/>
   </sheets>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+    <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
-  <fonts count="1">
-    <font>
+  <fonts count="23">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.5"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF9F1239"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF92400E"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F5F9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8FAFC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E293B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3FE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE4E6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEF3C7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCBD5E1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF1E293B"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF1E293B"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF1E293B"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF1E293B"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFE2E8F0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF0F172A"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FF9F1239"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE4E6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF92400E"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFEF3C7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF166534"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF0FDF4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
-[...319 lines deleted...]
-</a:theme>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBlatt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rIdBlatt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rIdBlatt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rIdBlatt4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rIdStile" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdLink1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docufleet.de/lexikon/fahrerunterweisung?utm_source=vorlage&amp;utm_medium=excel&amp;utm_campaign=fahrerunterweisung" TargetMode="External"/><Relationship Id="rIdLink2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docufleet.de/?utm_source=vorlage&amp;utm_medium=excel&amp;utm_campaign=fahrerunterweisung" TargetMode="External"/><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B9"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D25"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="36.83203125" customWidth="1"/>
-    <col min="2" max="2" width="66.83203125" customWidth="1"/>
+    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="2" max="2" width="35" customWidth="1"/>
+    <col min="3" max="3" width="31" customWidth="1"/>
+    <col min="4" max="4" width="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...69 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="D1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nachweis der Fahrerunterweisung (UVV)</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterweisung von Fahrerinnen und Fahrern nach DGUV Vorschrift 70</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1 · Angaben zur Unterweisung</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" ht="25" customHeight="1">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Betrieb</t>
+        </is>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Standort</t>
+        </is>
+      </c>
+      <c r="D7" s="7"/>
+    </row>
+    <row r="8" ht="25" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterweisung durch (Name, Funktion)</t>
+        </is>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+    </row>
+    <row r="9" ht="25" customHeight="1">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datum</t>
+        </is>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dauer</t>
+        </is>
+      </c>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" ht="25" customHeight="1">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort</t>
+        </is>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächste Wiederholung</t>
+        </is>
+      </c>
+      <c r="D10" s="8"/>
+    </row>
+    <row r="11" ht="25" customHeight="1">
+      <c r="A11" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Anlass</t>
+        </is>
+      </c>
+      <c r="B11" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ Erstunterweisung      ☐ jährliche Wiederholung      ☐ besonderer Anlass</t>
+        </is>
+      </c>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+    </row>
+    <row r="12" ht="14" customHeight="1"/>
+    <row r="13" ht="24" customHeight="1">
+      <c r="A13" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2 · Rechtsgrundlage</t>
+        </is>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" ht="6" customHeight="1"/>
+    <row r="15" ht="50" customHeight="1">
+      <c r="A15" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DGUV Vorschrift 70 (Fahrzeuge) und DGUV Vorschrift 1. Fahrerinnen und Fahrer von Firmenfahrzeugen sind mindestens einmal jährlich zu unterweisen. Welche Themen die Unterweisung abdecken muss, richtet sich nach Ihrer Gefährdungsbeurteilung und den Vorgaben Ihrer Berufsgenossenschaft.</t>
+        </is>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Die besprochenen Themen halten Sie im Blatt „Themen“ fest, die Unterschriften der Teilnehmenden im Blatt „Teilnehmer“.</t>
+        </is>
+      </c>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+    </row>
+    <row r="17" ht="14" customHeight="1"/>
+    <row r="18" ht="24" customHeight="1">
+      <c r="A18" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3 · Unterschriften</t>
+        </is>
+      </c>
+      <c r="B18" s="5"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+    </row>
+    <row r="19" ht="24" customHeight="1">
+      <c r="A19" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterweisende Person</t>
+        </is>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verantwortliche Person im Betrieb</t>
+        </is>
+      </c>
+      <c r="D19" s="20"/>
+    </row>
+    <row r="20" ht="36" customHeight="1">
+      <c r="A20" s="39"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+    </row>
+    <row r="21" ht="16" customHeight="1">
+      <c r="A21" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort, Datum</t>
+        </is>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort, Datum</t>
+        </is>
+      </c>
+      <c r="D21" s="23"/>
+    </row>
+    <row r="22" ht="36" customHeight="1">
+      <c r="A22" s="39"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+    </row>
+    <row r="23" ht="16" customHeight="1">
+      <c r="A23" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name in Druckbuchstaben</t>
+        </is>
+      </c>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name in Druckbuchstaben</t>
+        </is>
+      </c>
+      <c r="D23" s="23"/>
+    </row>
+    <row r="24" ht="44" customHeight="1">
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+    </row>
+    <row r="25" ht="16" customHeight="1">
+      <c r="A25" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschrift</t>
+        </is>
+      </c>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschrift</t>
+        </is>
+      </c>
+      <c r="D25" s="23"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="17">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:D25"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Anlass" prompt="Auswahl treffen oder frei eintragen." sqref="B11">
+      <formula1>"Erstunterweisung,jährliche Wiederholung,besonderer Anlass"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Nachweis der Fahrerunterweisung</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B11"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="68.83203125" customWidth="1"/>
-    <col min="2" max="2" width="22.83203125" customWidth="1"/>
+    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="2" max="2" width="72" customWidth="1"/>
+    <col min="3" max="3" width="22" customWidth="1"/>
+    <col min="4" max="4" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...85 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="D1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Besprochene Themen</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Checkliste für die Unterweisung. Eigene Themen aus Ihrer Gefährdungsbeurteilung ergänzen Sie in den freien Zeilen.</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Themen der Unterweisung</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nr.</t>
+        </is>
+      </c>
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Thema</t>
+        </is>
+      </c>
+      <c r="C7" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">besprochen</t>
+        </is>
+      </c>
+      <c r="D7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bemerkung</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="24" customHeight="1">
+      <c r="A8" s="15">
+        <v>1</v>
+      </c>
+      <c r="B8" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pflichten des Fahrzeugführers und Halterverantwortung</t>
+        </is>
+      </c>
+      <c r="C8" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D8" s="12"/>
+    </row>
+    <row r="9" ht="24" customHeight="1">
+      <c r="A9" s="15">
+        <v>2</v>
+      </c>
+      <c r="B9" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Abfahrtkontrolle: Fahrzeug vor Fahrtantritt auf Verkehrssicherheit prüfen</t>
+        </is>
+      </c>
+      <c r="C9" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D9" s="12"/>
+    </row>
+    <row r="10" ht="24" customHeight="1">
+      <c r="A10" s="15">
+        <v>3</v>
+      </c>
+      <c r="B10" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beleuchtung, Bremsen, Reifen und Profiltiefe</t>
+        </is>
+      </c>
+      <c r="C10" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D10" s="12"/>
+    </row>
+    <row r="11" ht="24" customHeight="1">
+      <c r="A11" s="15">
+        <v>4</v>
+      </c>
+      <c r="B11" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ladungssicherung und zulässiges Gesamtgewicht</t>
+        </is>
+      </c>
+      <c r="C11" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D11" s="12"/>
+    </row>
+    <row r="12" ht="24" customHeight="1">
+      <c r="A12" s="15">
+        <v>5</v>
+      </c>
+      <c r="B12" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verhalten bei Unfall, Panne und die Schadenmeldung</t>
+        </is>
+      </c>
+      <c r="C12" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D12" s="12"/>
+    </row>
+    <row r="13" ht="24" customHeight="1">
+      <c r="A13" s="15">
+        <v>6</v>
+      </c>
+      <c r="B13" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Führerschein: Mitführpflicht und regelmäßige Kontrolle</t>
+        </is>
+      </c>
+      <c r="C13" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D13" s="12"/>
+    </row>
+    <row r="14" ht="24" customHeight="1">
+      <c r="A14" s="15">
+        <v>7</v>
+      </c>
+      <c r="B14" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alkohol, Medikamente und Fahrtüchtigkeit</t>
+        </is>
+      </c>
+      <c r="C14" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D14" s="12"/>
+    </row>
+    <row r="15" ht="24" customHeight="1">
+      <c r="A15" s="15">
+        <v>8</v>
+      </c>
+      <c r="B15" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Winterbetrieb: situative Winterreifenpflicht und Enteisung</t>
+        </is>
+      </c>
+      <c r="C15" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D15" s="12"/>
+    </row>
+    <row r="16" ht="24" customHeight="1">
+      <c r="A16" s="15">
+        <v>9</v>
+      </c>
+      <c r="B16" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Umgang mit Mängeln: melden statt weiterfahren</t>
+        </is>
+      </c>
+      <c r="C16" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D16" s="12"/>
+    </row>
+    <row r="17" ht="24" customHeight="1">
+      <c r="A17" s="15">
+        <v>10</v>
+      </c>
+      <c r="B17" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sauberkeit, Pflege und Rückgabe des Fahrzeugs</t>
+        </is>
+      </c>
+      <c r="C17" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D17" s="12"/>
+    </row>
+    <row r="18" ht="24" customHeight="1">
+      <c r="A18" s="15">
+        <v>11</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D18" s="12"/>
+    </row>
+    <row r="19" ht="24" customHeight="1">
+      <c r="A19" s="15">
+        <v>12</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D19" s="12"/>
+    </row>
+    <row r="20" ht="24" customHeight="1">
+      <c r="A20" s="15">
+        <v>13</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D20" s="12"/>
+    </row>
+    <row r="21" ht="24" customHeight="1">
+      <c r="A21" s="15">
+        <v>14</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="D21" s="12"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="3">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A6:D6"/>
+  </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Thema besprochen?" sqref="C8:C21">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Nachweis der Fahrerunterweisung</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D15"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="26.83203125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14.83203125" customWidth="1"/>
+    <col min="1" max="1" width="7" customWidth="1"/>
+    <col min="2" max="2" width="32" customWidth="1"/>
+    <col min="3" max="3" width="25" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="35" customWidth="1"/>
+    <col min="6" max="6" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...207 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="F1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Teilnehmerinnen und Teilnehmer</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mit der Unterschrift bestätigen die Teilnehmenden, dass sie unterwiesen wurden.</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Teilnehmerliste</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" ht="22" customHeight="1">
+      <c r="A7" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nr.</t>
+        </is>
+      </c>
+      <c r="B7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c r="C7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Führerscheinklasse(n)</t>
+        </is>
+      </c>
+      <c r="D7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeug</t>
+        </is>
+      </c>
+      <c r="E7" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschrift</t>
+        </is>
+      </c>
+      <c r="F7" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datum</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="30" customHeight="1">
+      <c r="A8" s="15">
+        <v>1</v>
+      </c>
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="12"/>
+      <c r="E8" s="12"/>
+      <c r="F8" s="14"/>
+    </row>
+    <row r="9" ht="30" customHeight="1">
+      <c r="A9" s="15">
+        <v>2</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="14"/>
+    </row>
+    <row r="10" ht="30" customHeight="1">
+      <c r="A10" s="15">
+        <v>3</v>
+      </c>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="14"/>
+    </row>
+    <row r="11" ht="30" customHeight="1">
+      <c r="A11" s="15">
+        <v>4</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="14"/>
+    </row>
+    <row r="12" ht="30" customHeight="1">
+      <c r="A12" s="15">
+        <v>5</v>
+      </c>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="14"/>
+    </row>
+    <row r="13" ht="30" customHeight="1">
+      <c r="A13" s="15">
+        <v>6</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="14"/>
+    </row>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="15">
+        <v>7</v>
+      </c>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="14"/>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="15">
+        <v>8</v>
+      </c>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="14"/>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="15">
+        <v>9</v>
+      </c>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="14"/>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="15">
+        <v>10</v>
+      </c>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="14"/>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="15">
+        <v>11</v>
+      </c>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="14"/>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="15">
+        <v>12</v>
+      </c>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="14"/>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="15">
+        <v>13</v>
+      </c>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="14"/>
+    </row>
+    <row r="21" ht="30" customHeight="1">
+      <c r="A21" s="15">
+        <v>14</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="14"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="3">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A6:F6"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Nachweis der Fahrerunterweisung</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A13"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D21"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="100.83203125" customWidth="1"/>
+    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="2" max="2" width="35" customWidth="1"/>
+    <col min="3" max="3" width="31" customWidth="1"/>
+    <col min="4" max="4" width="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...62 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="D1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Warum die Unterweisung Pflicht ist</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Und wie der Nachweis im Alltag nicht verloren geht</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pflicht und Nachweis</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" ht="6" customHeight="1"/>
+    <row r="8" ht="35" customHeight="1">
+      <c r="A8" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wer Fahrzeuge für den Betrieb bereitstellt, muss die Fahrerinnen und Fahrer mindestens einmal jährlich unterweisen (u. a. DGUV Vorschrift 70). Ohne dokumentierten Nachweis drohen im Schadenfall Haftungs- und Versicherungsprobleme.</t>
+        </is>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+    </row>
+    <row r="9" ht="6" customHeight="1"/>
+    <row r="10" ht="20" customHeight="1">
+      <c r="A10" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Jedes Jahr zum selben Zeitpunkt wiederholen, am besten mit einem festen Termin im Kalender.</t>
+        </is>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+    </row>
+    <row r="11" ht="20" customHeight="1">
+      <c r="A11" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Neue Fahrerinnen und Fahrer vor der ersten Fahrt unterweisen, nicht erst in der nächsten Runde.</t>
+        </is>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Den ausgefüllten Nachweis dort ablegen, wo er bei einer Prüfung schnell gefunden wird.</t>
+        </is>
+      </c>
+      <c r="B12" s="22"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="22"/>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mehr zum Thema im Lexikon: docufleet.de/lexikon/fahrerunterweisung</t>
+        </is>
+      </c>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+    </row>
+    <row r="14" ht="18" customHeight="1"/>
+    <row r="15" ht="6" customHeight="1">
+      <c r="A15" s="29"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+    </row>
+    <row r="16" ht="24" customHeight="1">
+      <c r="A16" s="26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterweisungen digital: mit DocuFleet</t>
+        </is>
+      </c>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="26"/>
+    </row>
+    <row r="17" ht="21" customHeight="1">
+      <c r="A17" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DocuFleet plant Unterweisungen, erinnert an die jährliche Wiederholung und schreibt die Teilnahme unveränderbar fest.</t>
+        </is>
+      </c>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+    </row>
+    <row r="18" ht="22" customHeight="1">
+      <c r="A18" s="28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlos testen, ohne Kreditkarte: docufleet.de</t>
+        </is>
+      </c>
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+    </row>
+    <row r="19" ht="8" customHeight="1">
+      <c r="A19" s="29"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+    </row>
+    <row r="20" ht="10" customHeight="1"/>
+    <row r="21" ht="30" customHeight="1">
+      <c r="A21" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diese Vorlage ist ein allgemeines Muster und auf Ihren Betrieb anzupassen. Welche Themen die Unterweisung abdecken muss, richtet sich nach Ihrer Gefährdungsbeurteilung und den Vorgaben Ihrer Berufsgenossenschaft. Ohne Gewähr auf Vollständigkeit, keine Rechtsberatung.</t>
+        </is>
+      </c>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="12">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A21:D21"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A13" r:id="rIdLink1"/>
+    <hyperlink ref="A18" r:id="rIdLink2" tooltip="DocuFleet kostenlos testen"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Nachweis der Fahrerunterweisung</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
-[...17 lines deleted...]
-  </TitlesOfParts>
+  <Application>DocuFleet</Application>
+  <Company>DocuFleet</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
-</file>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Nachweis der Fahrerunterweisung</dc:title>
+  <dc:creator>DocuFleet</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+</cp:coreProperties>
+</file>