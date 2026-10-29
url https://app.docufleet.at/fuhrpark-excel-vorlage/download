--- v0 (2026-08-27)
+++ v1 (2026-10-29)
@@ -1,1394 +1,2701 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
-[...10 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <workbookPr/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="17000" activeTab="0"/>
+  </bookViews>
   <sheets>
-    <sheet name="Fahrzeuge" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Hinweise" sheetId="3" r:id="rId3"/>
+    <sheet name="Fahrzeuge" sheetId="1" r:id="rIdBlatt1"/>
+    <sheet name="Fahrer &amp; Führerschein" sheetId="2" r:id="rIdBlatt2"/>
+    <sheet name="Hinweise" sheetId="3" r:id="rIdBlatt3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Fahrzeuge'!$8:$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Fahrzeuge'!$A$8:$N$51</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'Fahrer &amp; Führerschein'!$8:$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Fahrer &amp; Führerschein'!$A$8:$J$40</definedName>
+  </definedNames>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+    <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="23">
     <font>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.5"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF9F1239"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF92400E"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F5F9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8FAFC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E293B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3FE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE4E6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEF3C7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCBD5E1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF1E293B"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF1E293B"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF1E293B"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF1E293B"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFE2E8F0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF0F172A"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FF9F1239"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE4E6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF92400E"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFEF3C7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF166534"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF0FDF4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBlatt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rIdBlatt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rIdBlatt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rIdStile" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...316 lines deleted...]
-</a:theme>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawingHF1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawingHF2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rIdKopfLogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF1.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rIdKopfLogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawingHF2.vml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdLink1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docufleet.de/?utm_source=vorlage&amp;utm_medium=excel&amp;utm_campaign=fuhrpark-excel" TargetMode="External"/><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J16"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:N51"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="14.83203125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="18.83203125" customWidth="1"/>
+    <col min="1" max="1" width="15" customWidth="1"/>
+    <col min="2" max="2" width="22" customWidth="1"/>
+    <col min="3" max="3" width="19" customWidth="1"/>
+    <col min="4" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="18" customWidth="1"/>
+    <col min="6" max="6" width="15" customWidth="1"/>
+    <col min="7" max="7" width="13" customWidth="1"/>
+    <col min="8" max="8" width="13" customWidth="1"/>
+    <col min="9" max="9" width="13" customWidth="1"/>
+    <col min="10" max="10" width="15" customWidth="1"/>
+    <col min="11" max="11" width="13" customWidth="1"/>
+    <col min="12" max="12" width="15" customWidth="1"/>
+    <col min="13" max="13" width="13" customWidth="1"/>
+    <col min="14" max="14" width="24" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...509 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="N1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fuhrparkliste</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeuge, Fristen und Zuständigkeiten auf einen Blick. Die drei grauen Zeilen sind Beispiele und können überschrieben werden.</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">überfällig</t>
+        </is>
+      </c>
+      <c r="B6" s="32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">in 60 Tagen fällig</t>
+        </is>
+      </c>
+      <c r="C6" s="33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Die Farben setzt Excel selbst anhand des heutigen Datums.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="8" customHeight="1"/>
+    <row r="8" ht="30" customHeight="1">
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kennzeichen</t>
+        </is>
+      </c>
+      <c r="B8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marke / Modell</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FIN</t>
+        </is>
+      </c>
+      <c r="D8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Erstzulassung</t>
+        </is>
+      </c>
+      <c r="E8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrer / Einsatz</t>
+        </is>
+      </c>
+      <c r="F8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenstelle</t>
+        </is>
+      </c>
+      <c r="G8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HU / § 57a fällig</t>
+        </is>
+      </c>
+      <c r="H8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UVV-Prüfung fällig</t>
+        </is>
+      </c>
+      <c r="I8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wartung fällig</t>
+        </is>
+      </c>
+      <c r="J8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vertragsende</t>
+        </is>
+      </c>
+      <c r="K8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächste Frist</t>
+        </is>
+      </c>
+      <c r="L8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Versicherung</t>
+        </is>
+      </c>
+      <c r="M8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Status</t>
+        </is>
+      </c>
+      <c r="N8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Notiz</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="20" customHeight="1">
+      <c r="A9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M-AB 1234</t>
+        </is>
+      </c>
+      <c r="B9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VW Transporter T6.1</t>
+        </is>
+      </c>
+      <c r="C9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WV1ZZZ7HZ…</t>
+        </is>
+      </c>
+      <c r="D9" s="18">
+        <v>45031</v>
+      </c>
+      <c r="E9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Anna Steiner</t>
+        </is>
+      </c>
+      <c r="F9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Service</t>
+        </is>
+      </c>
+      <c r="G9" s="18">
+        <v>46507</v>
+      </c>
+      <c r="H9" s="18">
+        <v>46507</v>
+      </c>
+      <c r="I9" s="18">
+        <v>46341</v>
+      </c>
+      <c r="J9" s="18">
+        <v>46477</v>
+      </c>
+      <c r="K9" s="30">
+        <f>IF(COUNT(G9:J9)=0,"",MIN(G9:J9))</f>
+      </c>
+      <c r="L9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Firmenpolice</t>
+        </is>
+      </c>
+      <c r="M9" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aktiv</t>
+        </is>
+      </c>
+      <c r="N9" s="16"/>
+    </row>
+    <row r="10" ht="20" customHeight="1">
+      <c r="A10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B-CD 5678</t>
+        </is>
+      </c>
+      <c r="B10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Mercedes Sprinter</t>
+        </is>
+      </c>
+      <c r="C10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WDB9066…</t>
+        </is>
+      </c>
+      <c r="D10" s="18">
+        <v>44502</v>
+      </c>
+      <c r="E10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tom Berger</t>
+        </is>
+      </c>
+      <c r="F10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Montage</t>
+        </is>
+      </c>
+      <c r="G10" s="18">
+        <v>46356</v>
+      </c>
+      <c r="H10" s="18">
+        <v>46280</v>
+      </c>
+      <c r="I10" s="18">
+        <v>46407</v>
+      </c>
+      <c r="J10" s="18">
+        <v>46387</v>
+      </c>
+      <c r="K10" s="30">
+        <f>IF(COUNT(G10:J10)=0,"",MIN(G10:J10))</f>
+      </c>
+      <c r="L10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Flottenpolice</t>
+        </is>
+      </c>
+      <c r="M10" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">aktiv</t>
+        </is>
+      </c>
+      <c r="N10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UVV überfällig</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="20" customHeight="1">
+      <c r="A11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">K-EF 9012</t>
+        </is>
+      </c>
+      <c r="B11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ford Transit Custom</t>
+        </is>
+      </c>
+      <c r="C11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WF0XXX…</t>
+        </is>
+      </c>
+      <c r="D11" s="18">
+        <v>45463</v>
+      </c>
+      <c r="E11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Poolfahrzeug</t>
+        </is>
+      </c>
+      <c r="F11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vertrieb</t>
+        </is>
+      </c>
+      <c r="G11" s="18">
+        <v>46568</v>
+      </c>
+      <c r="H11" s="18">
+        <v>46568</v>
+      </c>
+      <c r="I11" s="18">
+        <v>46539</v>
+      </c>
+      <c r="J11" s="18">
+        <v>46934</v>
+      </c>
+      <c r="K11" s="30">
+        <f>IF(COUNT(G11:J11)=0,"",MIN(G11:J11))</f>
+      </c>
+      <c r="L11" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Firmenpolice</t>
+        </is>
+      </c>
+      <c r="M11" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Poolfahrzeug</t>
+        </is>
+      </c>
+      <c r="N11" s="16"/>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="12"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="30">
+        <f>IF(COUNT(G12:J12)=0,"",MIN(G12:J12))</f>
+      </c>
+      <c r="L12" s="12"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="12"/>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="14"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="30">
+        <f>IF(COUNT(G13:J13)=0,"",MIN(G13:J13))</f>
+      </c>
+      <c r="L13" s="12"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="12"/>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="12"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="14"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="30">
+        <f>IF(COUNT(G14:J14)=0,"",MIN(G14:J14))</f>
+      </c>
+      <c r="L14" s="12"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="12"/>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="14"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="30">
+        <f>IF(COUNT(G15:J15)=0,"",MIN(G15:J15))</f>
+      </c>
+      <c r="L15" s="12"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="12"/>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="12"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="30">
+        <f>IF(COUNT(G16:J16)=0,"",MIN(G16:J16))</f>
+      </c>
+      <c r="L16" s="12"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="12"/>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="14"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="30">
+        <f>IF(COUNT(G17:J17)=0,"",MIN(G17:J17))</f>
+      </c>
+      <c r="L17" s="12"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="12"/>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="12"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="14"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="30">
+        <f>IF(COUNT(G18:J18)=0,"",MIN(G18:J18))</f>
+      </c>
+      <c r="L18" s="12"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="12"/>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="30">
+        <f>IF(COUNT(G19:J19)=0,"",MIN(G19:J19))</f>
+      </c>
+      <c r="L19" s="12"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="12"/>
+    </row>
+    <row r="20" ht="20" customHeight="1">
+      <c r="A20" s="12"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="30">
+        <f>IF(COUNT(G20:J20)=0,"",MIN(G20:J20))</f>
+      </c>
+      <c r="L20" s="12"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="12"/>
+    </row>
+    <row r="21" ht="20" customHeight="1">
+      <c r="A21" s="12"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="14"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="30">
+        <f>IF(COUNT(G21:J21)=0,"",MIN(G21:J21))</f>
+      </c>
+      <c r="L21" s="12"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="12"/>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="30">
+        <f>IF(COUNT(G22:J22)=0,"",MIN(G22:J22))</f>
+      </c>
+      <c r="L22" s="12"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="12"/>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="14"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="14"/>
+      <c r="J23" s="14"/>
+      <c r="K23" s="30">
+        <f>IF(COUNT(G23:J23)=0,"",MIN(G23:J23))</f>
+      </c>
+      <c r="L23" s="12"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="12"/>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="14"/>
+      <c r="K24" s="30">
+        <f>IF(COUNT(G24:J24)=0,"",MIN(G24:J24))</f>
+      </c>
+      <c r="L24" s="12"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="12"/>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="14"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="30">
+        <f>IF(COUNT(G25:J25)=0,"",MIN(G25:J25))</f>
+      </c>
+      <c r="L25" s="12"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="12"/>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="30">
+        <f>IF(COUNT(G26:J26)=0,"",MIN(G26:J26))</f>
+      </c>
+      <c r="L26" s="12"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="12"/>
+    </row>
+    <row r="27" ht="20" customHeight="1">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="14"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="14"/>
+      <c r="J27" s="14"/>
+      <c r="K27" s="30">
+        <f>IF(COUNT(G27:J27)=0,"",MIN(G27:J27))</f>
+      </c>
+      <c r="L27" s="12"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="12"/>
+    </row>
+    <row r="28" ht="20" customHeight="1">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="14"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="14"/>
+      <c r="K28" s="30">
+        <f>IF(COUNT(G28:J28)=0,"",MIN(G28:J28))</f>
+      </c>
+      <c r="L28" s="12"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="12"/>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="14"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="14"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="30">
+        <f>IF(COUNT(G29:J29)=0,"",MIN(G29:J29))</f>
+      </c>
+      <c r="L29" s="12"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="12"/>
+    </row>
+    <row r="30" ht="20" customHeight="1">
+      <c r="A30" s="12"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="14"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="14"/>
+      <c r="J30" s="14"/>
+      <c r="K30" s="30">
+        <f>IF(COUNT(G30:J30)=0,"",MIN(G30:J30))</f>
+      </c>
+      <c r="L30" s="12"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="12"/>
+    </row>
+    <row r="31" ht="20" customHeight="1">
+      <c r="A31" s="12"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="14"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="14"/>
+      <c r="K31" s="30">
+        <f>IF(COUNT(G31:J31)=0,"",MIN(G31:J31))</f>
+      </c>
+      <c r="L31" s="12"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="12"/>
+    </row>
+    <row r="32" ht="20" customHeight="1">
+      <c r="A32" s="12"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="14"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="14"/>
+      <c r="J32" s="14"/>
+      <c r="K32" s="30">
+        <f>IF(COUNT(G32:J32)=0,"",MIN(G32:J32))</f>
+      </c>
+      <c r="L32" s="12"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="12"/>
+    </row>
+    <row r="33" ht="20" customHeight="1">
+      <c r="A33" s="12"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="14"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="14"/>
+      <c r="K33" s="30">
+        <f>IF(COUNT(G33:J33)=0,"",MIN(G33:J33))</f>
+      </c>
+      <c r="L33" s="12"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="12"/>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="12"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="14"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="14"/>
+      <c r="J34" s="14"/>
+      <c r="K34" s="30">
+        <f>IF(COUNT(G34:J34)=0,"",MIN(G34:J34))</f>
+      </c>
+      <c r="L34" s="12"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="12"/>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="12"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="14"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="30">
+        <f>IF(COUNT(G35:J35)=0,"",MIN(G35:J35))</f>
+      </c>
+      <c r="L35" s="12"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="12"/>
+    </row>
+    <row r="36" ht="20" customHeight="1">
+      <c r="A36" s="12"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="14"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="30">
+        <f>IF(COUNT(G36:J36)=0,"",MIN(G36:J36))</f>
+      </c>
+      <c r="L36" s="12"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="12"/>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="12"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="14"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="30">
+        <f>IF(COUNT(G37:J37)=0,"",MIN(G37:J37))</f>
+      </c>
+      <c r="L37" s="12"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="12"/>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="12"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="14"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="30">
+        <f>IF(COUNT(G38:J38)=0,"",MIN(G38:J38))</f>
+      </c>
+      <c r="L38" s="12"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="12"/>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="12"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="14"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="30">
+        <f>IF(COUNT(G39:J39)=0,"",MIN(G39:J39))</f>
+      </c>
+      <c r="L39" s="12"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="12"/>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="12"/>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="14"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="30">
+        <f>IF(COUNT(G40:J40)=0,"",MIN(G40:J40))</f>
+      </c>
+      <c r="L40" s="12"/>
+      <c r="M40" s="13"/>
+      <c r="N40" s="12"/>
+    </row>
+    <row r="41" ht="20" customHeight="1">
+      <c r="A41" s="12"/>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="14"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="30">
+        <f>IF(COUNT(G41:J41)=0,"",MIN(G41:J41))</f>
+      </c>
+      <c r="L41" s="12"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="12"/>
+    </row>
+    <row r="42" ht="20" customHeight="1">
+      <c r="A42" s="12"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="14"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="30">
+        <f>IF(COUNT(G42:J42)=0,"",MIN(G42:J42))</f>
+      </c>
+      <c r="L42" s="12"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="12"/>
+    </row>
+    <row r="43" ht="20" customHeight="1">
+      <c r="A43" s="12"/>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="14"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="30">
+        <f>IF(COUNT(G43:J43)=0,"",MIN(G43:J43))</f>
+      </c>
+      <c r="L43" s="12"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="12"/>
+    </row>
+    <row r="44" ht="20" customHeight="1">
+      <c r="A44" s="12"/>
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="14"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="14"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="30">
+        <f>IF(COUNT(G44:J44)=0,"",MIN(G44:J44))</f>
+      </c>
+      <c r="L44" s="12"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="12"/>
+    </row>
+    <row r="45" ht="20" customHeight="1">
+      <c r="A45" s="12"/>
+      <c r="B45" s="12"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="14"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="30">
+        <f>IF(COUNT(G45:J45)=0,"",MIN(G45:J45))</f>
+      </c>
+      <c r="L45" s="12"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="12"/>
+    </row>
+    <row r="46" ht="20" customHeight="1">
+      <c r="A46" s="12"/>
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="30">
+        <f>IF(COUNT(G46:J46)=0,"",MIN(G46:J46))</f>
+      </c>
+      <c r="L46" s="12"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="12"/>
+    </row>
+    <row r="47" ht="20" customHeight="1">
+      <c r="A47" s="12"/>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="14"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="30">
+        <f>IF(COUNT(G47:J47)=0,"",MIN(G47:J47))</f>
+      </c>
+      <c r="L47" s="12"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="12"/>
+    </row>
+    <row r="48" ht="20" customHeight="1">
+      <c r="A48" s="12"/>
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="14"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="14"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="30">
+        <f>IF(COUNT(G48:J48)=0,"",MIN(G48:J48))</f>
+      </c>
+      <c r="L48" s="12"/>
+      <c r="M48" s="13"/>
+      <c r="N48" s="12"/>
+    </row>
+    <row r="49" ht="20" customHeight="1">
+      <c r="A49" s="12"/>
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="14"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="30">
+        <f>IF(COUNT(G49:J49)=0,"",MIN(G49:J49))</f>
+      </c>
+      <c r="L49" s="12"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="12"/>
+    </row>
+    <row r="50" ht="20" customHeight="1">
+      <c r="A50" s="12"/>
+      <c r="B50" s="12"/>
+      <c r="C50" s="12"/>
+      <c r="D50" s="14"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="14"/>
+      <c r="K50" s="30">
+        <f>IF(COUNT(G50:J50)=0,"",MIN(G50:J50))</f>
+      </c>
+      <c r="L50" s="12"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="12"/>
+    </row>
+    <row r="51" ht="20" customHeight="1">
+      <c r="A51" s="12"/>
+      <c r="B51" s="12"/>
+      <c r="C51" s="12"/>
+      <c r="D51" s="14"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="14"/>
+      <c r="I51" s="14"/>
+      <c r="J51" s="14"/>
+      <c r="K51" s="30">
+        <f>IF(COUNT(G51:J51)=0,"",MIN(G51:J51))</f>
+      </c>
+      <c r="L51" s="12"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="12"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A8:N51"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A3:N3"/>
+  </mergeCells>
+  <conditionalFormatting sqref="G9:G51">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>AND(ISNUMBER(G9),G9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G9:G51">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>AND(ISNUMBER(G9),G9&gt;=TODAY(),G9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9:H51">
+    <cfRule type="expression" dxfId="0" priority="3">
+      <formula>AND(ISNUMBER(H9),H9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9:H51">
+    <cfRule type="expression" dxfId="1" priority="4">
+      <formula>AND(ISNUMBER(H9),H9&gt;=TODAY(),H9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I9:I51">
+    <cfRule type="expression" dxfId="0" priority="5">
+      <formula>AND(ISNUMBER(I9),I9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I9:I51">
+    <cfRule type="expression" dxfId="1" priority="6">
+      <formula>AND(ISNUMBER(I9),I9&gt;=TODAY(),I9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J9:J51">
+    <cfRule type="expression" dxfId="0" priority="7">
+      <formula>AND(ISNUMBER(J9),J9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J9:J51">
+    <cfRule type="expression" dxfId="1" priority="8">
+      <formula>AND(ISNUMBER(J9),J9&gt;=TODAY(),J9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K9:K51">
+    <cfRule type="expression" dxfId="0" priority="9">
+      <formula>AND(ISNUMBER(K9),K9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K9:K51">
+    <cfRule type="expression" dxfId="1" priority="10">
+      <formula>AND(ISNUMBER(K9),K9&gt;=TODAY(),K9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Status" sqref="M9:M51">
+      <formula1>"aktiv,Poolfahrzeug,in Werkstatt,abgemeldet"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
+  <headerFooter differentFirst="1">
+    <oddHeader>&amp;L&amp;G&amp;R&amp;8&amp;K64748BDocuFleet · Fuhrpark-Vorlage</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+    <firstHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fuhrpark-Vorlage</firstHeader>
+    <firstFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</firstFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
+  <legacyDrawingHF r:id="rIdKopfLogo"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F15"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J40"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A9" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A11" sqref="A11"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="18.83203125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="12.83203125" customWidth="1"/>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="13" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="19" customWidth="1"/>
+    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="6" max="6" width="16" customWidth="1"/>
+    <col min="7" max="7" width="15" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="15" customWidth="1"/>
+    <col min="10" max="10" width="30" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...297 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="J1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrer und Führerscheinkontrolle</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kontroll- und Unterweisungstermine je Person. Das Intervall legen Sie im Betrieb fest, üblich ist halbjährlich bzw. jährlich.</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="4"/>
+      <c r="H4" s="4"/>
+      <c r="I4" s="4"/>
+      <c r="J4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="18" customHeight="1">
+      <c r="A6" s="31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">überfällig</t>
+        </is>
+      </c>
+      <c r="B6" s="32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">in 60 Tagen fällig</t>
+        </is>
+      </c>
+      <c r="C6" s="33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Die Farben setzt Excel selbst anhand des heutigen Datums.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="8" customHeight="1"/>
+    <row r="8" ht="30" customHeight="1">
+      <c r="A8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c r="B8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Personal-Nr.</t>
+        </is>
+      </c>
+      <c r="C8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeug</t>
+        </is>
+      </c>
+      <c r="D8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Führerscheinklassen</t>
+        </is>
+      </c>
+      <c r="E8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Letzte Führerscheinkontrolle</t>
+        </is>
+      </c>
+      <c r="F8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächste Führerscheinkontrolle</t>
+        </is>
+      </c>
+      <c r="G8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Letzte Unterweisung</t>
+        </is>
+      </c>
+      <c r="H8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächste Unterweisung</t>
+        </is>
+      </c>
+      <c r="I8" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Status</t>
+        </is>
+      </c>
+      <c r="J8" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Notiz</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="20" customHeight="1">
+      <c r="A9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Anna Steiner</t>
+        </is>
+      </c>
+      <c r="B9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1024</t>
+        </is>
+      </c>
+      <c r="C9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">M-AB 1234</t>
+        </is>
+      </c>
+      <c r="D9" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B, BE</t>
+        </is>
+      </c>
+      <c r="E9" s="18">
+        <v>46082</v>
+      </c>
+      <c r="F9" s="18">
+        <v>46266</v>
+      </c>
+      <c r="G9" s="18">
+        <v>46034</v>
+      </c>
+      <c r="H9" s="18">
+        <v>46399</v>
+      </c>
+      <c r="I9" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kontrolle fällig</t>
+        </is>
+      </c>
+      <c r="J9" s="16"/>
+    </row>
+    <row r="10" ht="20" customHeight="1">
+      <c r="A10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tom Berger</t>
+        </is>
+      </c>
+      <c r="B10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1031</t>
+        </is>
+      </c>
+      <c r="C10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B-CD 5678</t>
+        </is>
+      </c>
+      <c r="D10" s="16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">B, C1</t>
+        </is>
+      </c>
+      <c r="E10" s="18">
+        <v>46249</v>
+      </c>
+      <c r="F10" s="18">
+        <v>46433</v>
+      </c>
+      <c r="G10" s="18">
+        <v>46056</v>
+      </c>
+      <c r="H10" s="18">
+        <v>46421</v>
+      </c>
+      <c r="I10" s="17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">darf fahren</t>
+        </is>
+      </c>
+      <c r="J10" s="16"/>
+    </row>
+    <row r="11" ht="20" customHeight="1">
+      <c r="A11" s="12"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="14"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" ht="20" customHeight="1">
+      <c r="A12" s="12"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="14"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="12"/>
+    </row>
+    <row r="13" ht="20" customHeight="1">
+      <c r="A13" s="12"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="14"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="12"/>
+    </row>
+    <row r="14" ht="20" customHeight="1">
+      <c r="A14" s="12"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="14"/>
+      <c r="F14" s="14"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="12"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="14"/>
+      <c r="F15" s="14"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="12"/>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="12"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="14"/>
+      <c r="F16" s="14"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="12"/>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="12"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="12"/>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="12"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="14"/>
+      <c r="F18" s="14"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="12"/>
+    </row>
+    <row r="19" ht="20" customHeight="1">
+      <c r="A19" s="12"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="14"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="13"/>
+      <c r="J19" s="12"/>
+    </row>
+    <row r="20" ht="20" customHeight="1">
+      <c r="A20" s="12"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="14"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="13"/>
+      <c r="J20" s="12"/>
+    </row>
+    <row r="21" ht="20" customHeight="1">
+      <c r="A21" s="12"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="14"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" ht="20" customHeight="1">
+      <c r="A22" s="12"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="12"/>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="12"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="14"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="14"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="12"/>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="12"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="13"/>
+      <c r="J24" s="12"/>
+    </row>
+    <row r="25" ht="20" customHeight="1">
+      <c r="A25" s="12"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="14"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="13"/>
+      <c r="J25" s="12"/>
+    </row>
+    <row r="26" ht="20" customHeight="1">
+      <c r="A26" s="12"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" ht="20" customHeight="1">
+      <c r="A27" s="12"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="14"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="14"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="12"/>
+    </row>
+    <row r="28" ht="20" customHeight="1">
+      <c r="A28" s="12"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="13"/>
+      <c r="J28" s="12"/>
+    </row>
+    <row r="29" ht="20" customHeight="1">
+      <c r="A29" s="12"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="14"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" ht="20" customHeight="1">
+      <c r="A30" s="12"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="14"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="13"/>
+      <c r="J30" s="12"/>
+    </row>
+    <row r="31" ht="20" customHeight="1">
+      <c r="A31" s="12"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="13"/>
+      <c r="J31" s="12"/>
+    </row>
+    <row r="32" ht="20" customHeight="1">
+      <c r="A32" s="12"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="14"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="14"/>
+      <c r="I32" s="13"/>
+      <c r="J32" s="12"/>
+    </row>
+    <row r="33" ht="20" customHeight="1">
+      <c r="A33" s="12"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="13"/>
+      <c r="J33" s="12"/>
+    </row>
+    <row r="34" ht="20" customHeight="1">
+      <c r="A34" s="12"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="14"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="13"/>
+      <c r="J34" s="12"/>
+    </row>
+    <row r="35" ht="20" customHeight="1">
+      <c r="A35" s="12"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="12"/>
+    </row>
+    <row r="36" ht="20" customHeight="1">
+      <c r="A36" s="12"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="14"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="14"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="12"/>
+    </row>
+    <row r="37" ht="20" customHeight="1">
+      <c r="A37" s="12"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="12"/>
+    </row>
+    <row r="38" ht="20" customHeight="1">
+      <c r="A38" s="12"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="14"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="14"/>
+      <c r="I38" s="13"/>
+      <c r="J38" s="12"/>
+    </row>
+    <row r="39" ht="20" customHeight="1">
+      <c r="A39" s="12"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="13"/>
+      <c r="J39" s="12"/>
+    </row>
+    <row r="40" ht="20" customHeight="1">
+      <c r="A40" s="12"/>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="14"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="14"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="12"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <autoFilter ref="A8:J40"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+  </mergeCells>
+  <conditionalFormatting sqref="F9:F40">
+    <cfRule type="expression" dxfId="0" priority="1">
+      <formula>AND(ISNUMBER(F9),F9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F9:F40">
+    <cfRule type="expression" dxfId="1" priority="2">
+      <formula>AND(ISNUMBER(F9),F9&gt;=TODAY(),F9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9:H40">
+    <cfRule type="expression" dxfId="0" priority="3">
+      <formula>AND(ISNUMBER(H9),H9&lt;TODAY())</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H9:H40">
+    <cfRule type="expression" dxfId="1" priority="4">
+      <formula>AND(ISNUMBER(H9),H9&gt;=TODAY(),H9&lt;=TODAY()+60)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Status" sqref="I9:I40">
+      <formula1>"darf fahren,Kontrolle fällig,gesperrt"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="landscape" fitToWidth="1" fitToHeight="0"/>
+  <headerFooter differentFirst="1">
+    <oddHeader>&amp;L&amp;G&amp;R&amp;8&amp;K64748BDocuFleet · Fuhrpark-Vorlage</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+    <firstHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fuhrpark-Vorlage</firstHeader>
+    <firstFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</firstFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
+  <legacyDrawingHF r:id="rIdKopfLogo"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A11"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D26"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="100.83203125" customWidth="1"/>
+    <col min="1" max="1" width="30" customWidth="1"/>
+    <col min="2" max="2" width="34" customWidth="1"/>
+    <col min="3" max="3" width="34" customWidth="1"/>
+    <col min="4" max="4" width="34" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...52 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="D1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">So nutzen Sie die Vorlage</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Eine Liste für Fahrzeuge und eine für Fahrer, mit Fristen-Ampel</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">In vier Schritten startklar</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" ht="6" customHeight="1"/>
+    <row r="8" ht="20" customHeight="1">
+      <c r="A8" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.  Beispielzeilen in beiden Listen überschreiben oder löschen.</t>
+        </is>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+    </row>
+    <row r="9" ht="20" customHeight="1">
+      <c r="A9" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.  Fälligkeiten als Datum eintragen (z. B. 30.04.2027). Nur dann färbt die Ampel die Zelle ein.</t>
+        </is>
+      </c>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+    </row>
+    <row r="10" ht="20" customHeight="1">
+      <c r="A10" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.  Über die Pfeile in der Kopfzeile filtern und sortieren, etwa nach „Nächste Frist“.</t>
+        </is>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+    </row>
+    <row r="11" ht="20" customHeight="1">
+      <c r="A11" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4.  Die Liste einmal im Monat durchsehen und erledigte Fristen mit dem neuen Datum überschreiben.</t>
+        </is>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+    </row>
+    <row r="12" ht="12" customHeight="1"/>
+    <row r="13" ht="24" customHeight="1">
+      <c r="A13" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Wo Excel an Grenzen stößt</t>
+        </is>
+      </c>
+      <c r="B13" s="5"/>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+    </row>
+    <row r="14" ht="6" customHeight="1"/>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Keine Erinnerung: Die Ampel färbt nur, wer die Datei öffnet. Wer sie nicht öffnet, verpasst die Frist.</t>
+        </is>
+      </c>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="22"/>
+    </row>
+    <row r="16" ht="20" customHeight="1">
+      <c r="A16" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Keine Historie je Fahrzeug: Wer welchen Wert wann geändert hat, steht nicht am Datensatz.</t>
+        </is>
+      </c>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+    </row>
+    <row r="17" ht="20" customHeight="1">
+      <c r="A17" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Mehrere Kopien, unklare Stände: Per Mail verschickte Listen laufen schnell auseinander.</t>
+        </is>
+      </c>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+    </row>
+    <row r="18" ht="20" customHeight="1">
+      <c r="A18" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">•  Zugriff nur auf Dateiebene: Wer die Datei hat, sieht alles, vom Inhaber bis zum Fahrer.</t>
+        </is>
+      </c>
+      <c r="B18" s="22"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="22"/>
+    </row>
+    <row r="19" ht="18" customHeight="1"/>
+    <row r="20" ht="6" customHeight="1">
+      <c r="A20" s="29"/>
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+    </row>
+    <row r="21" ht="24" customHeight="1">
+      <c r="A21" s="26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fristen automatisch im Blick: mit DocuFleet</t>
+        </is>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+    </row>
+    <row r="22" ht="36" customHeight="1">
+      <c r="A22" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DocuFleet überwacht HU, UVV, Wartung, Führerscheinkontrolle und Verträge automatisch, protokolliert jede Änderung und erinnert rechtzeitig per Mail. Ihre Liste lässt sich importieren, auf Wunsch übernehmen wir den Import ohne Aufpreis.</t>
+        </is>
+      </c>
+      <c r="B22" s="27"/>
+      <c r="C22" s="27"/>
+      <c r="D22" s="27"/>
+    </row>
+    <row r="23" ht="22" customHeight="1">
+      <c r="A23" s="28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlos testen, ohne Kreditkarte: docufleet.de</t>
+        </is>
+      </c>
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+    </row>
+    <row r="24" ht="8" customHeight="1">
+      <c r="A24" s="29"/>
+      <c r="B24" s="29"/>
+      <c r="C24" s="29"/>
+      <c r="D24" s="29"/>
+    </row>
+    <row r="25" ht="10" customHeight="1"/>
+    <row r="26" ht="30" customHeight="1">
+      <c r="A26" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diese Vorlage ist ein allgemeines Muster und auf Ihren Betrieb anzupassen. Sie wird ohne Gewähr auf Vollständigkeit bereitgestellt und ersetzt keine Rechtsberatung.</t>
+        </is>
+      </c>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="16">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A26:D26"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A23" r:id="rIdLink1" tooltip="DocuFleet kostenlos testen"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fuhrpark-Vorlage</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>DocuFleet</Application>
+  <Company>DocuFleet</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Fuhrpark-Vorlage</dc:title>
+  <dc:creator>DocuFleet</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+</cp:coreProperties>
 </file>