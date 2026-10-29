--- v0 (2026-08-27)
+++ v1 (2026-10-29)
@@ -1,1019 +1,1840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
-<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="bin" ContentType="application/vnd.ms-excel.sheet.binary.macroEnabled.main"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
-  <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
-[...10 lines deleted...]
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <workbookPr codeName="ThisWorkbook"/>
+  <workbookPr/>
+  <bookViews>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="17000" activeTab="0"/>
+  </bookViews>
   <sheets>
-    <sheet name="Übergabeprotokoll" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Bestätigung" sheetId="3" r:id="rId3"/>
+    <sheet name="Übergabeprotokoll" sheetId="1" r:id="rIdBlatt1"/>
+    <sheet name="Schäden &amp; Mängel" sheetId="2" r:id="rIdBlatt2"/>
+    <sheet name="Bestätigung" sheetId="3" r:id="rIdBlatt3"/>
   </sheets>
+  <calcPr calcId="191029" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="56" formatCode="&quot;上午/下午 &quot;hh&quot;時&quot;mm&quot;分&quot;ss&quot;秒 &quot;"/>
+    <numFmt numFmtId="164" formatCode="DD.MM.YYYY"/>
   </numFmts>
-  <fonts count="1">
-    <font>
+  <fonts count="23">
+    <font>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="20"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.5"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
+      <color rgb="FF334155"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.5"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8.5"/>
+      <color rgb="FF64748B"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12"/>
-      <color theme="1"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10.5"/>
+      <color rgb="FF3766F6"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FF9F1239"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF92400E"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="15"/>
+      <color rgb="FF0F172A"/>
+      <name val="Aptos"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF1F5F9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF8FAFC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1E293B"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3FE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE4E6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFEF3C7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFCBD5E1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFCBD5E1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFCBD5E1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFCBD5E1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF1E293B"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF1E293B"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF1E293B"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF1E293B"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFE2E8F0"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFE2E8F0"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFE2E8F0"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FFE2E8F0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF0F172A"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+  <cellXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="18" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <dxfs count="3">
+    <dxf>
+      <font>
+        <b/>
+        <color rgb="FF9F1239"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFE4E6"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF92400E"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFEF3C7"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF166534"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFF0FDF4"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBlatt1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rIdBlatt2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rIdBlatt3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rIdStile" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...316 lines deleted...]
-</a:theme>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/><Relationship Id="rIdBild2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild2.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdBild1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bild1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2438400" cy="3657600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Bild 2" descr="Fahrzeug von oben zum Einzeichnen von Schäden"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="2438400" cy="3657600"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <xdr:oneCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1104900" cy="381000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Bild 1" descr="DocuFleet"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rIdBild1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1104900" cy="381000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rIdLink1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docufleet.de/?utm_source=vorlage&amp;utm_medium=excel&amp;utm_campaign=uebergabeprotokoll" TargetMode="External"/><Relationship Id="rIdZeichnung" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B35"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:D38"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="34.83203125" customWidth="1"/>
-    <col min="2" max="2" width="46.83203125" customWidth="1"/>
+    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="2" max="2" width="35" customWidth="1"/>
+    <col min="3" max="3" width="31" customWidth="1"/>
+    <col min="4" max="4" width="33" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...277 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="D1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeug-Übergabeprotokoll</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ausgabe und Rücknahme eines Firmenfahrzeugs</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1 · Übergabe</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+    </row>
+    <row r="7" ht="27" customHeight="1">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art der Übergabe</t>
+        </is>
+      </c>
+      <c r="B7" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ Ausgabe      ☐ Rücknahme</t>
+        </is>
+      </c>
+      <c r="C7" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Protokoll-Nr.</t>
+        </is>
+      </c>
+      <c r="D7" s="7"/>
+    </row>
+    <row r="8" ht="27" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datum</t>
+        </is>
+      </c>
+      <c r="B8" s="8"/>
+      <c r="C8" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Uhrzeit</t>
+        </is>
+      </c>
+      <c r="D8" s="7"/>
+    </row>
+    <row r="9" ht="27" customHeight="1">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort der Übergabe</t>
+        </is>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" ht="27" customHeight="1">
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Übergeben von (Name)</t>
+        </is>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Übernommen von (Name)</t>
+        </is>
+      </c>
+      <c r="D10" s="7"/>
+    </row>
+    <row r="11" ht="10" customHeight="1"/>
+    <row r="12" ht="24" customHeight="1">
+      <c r="A12" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2 · Fahrzeug</t>
+        </is>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+    </row>
+    <row r="13" ht="27" customHeight="1">
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kennzeichen</t>
+        </is>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marke / Modell</t>
+        </is>
+      </c>
+      <c r="D13" s="7"/>
+    </row>
+    <row r="14" ht="27" customHeight="1">
+      <c r="A14" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeug-Ident-Nr. (FIN)</t>
+        </is>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Erstzulassung</t>
+        </is>
+      </c>
+      <c r="D14" s="8"/>
+    </row>
+    <row r="15" ht="10" customHeight="1"/>
+    <row r="16" ht="24" customHeight="1">
+      <c r="A16" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3 · Zustand</t>
+        </is>
+      </c>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+    </row>
+    <row r="17" ht="27" customHeight="1">
+      <c r="A17" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kilometerstand</t>
+        </is>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tankfüllung / Ladestand</t>
+        </is>
+      </c>
+      <c r="D17" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ¼    ☐ ½    ☐ ¾    ☐ voll</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="27" customHeight="1">
+      <c r="A18" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bereifung</t>
+        </is>
+      </c>
+      <c r="B18" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ Sommer   ☐ Winter   ☐ Ganzjahr</t>
+        </is>
+      </c>
+      <c r="C18" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Profiltiefe (mm)</t>
+        </is>
+      </c>
+      <c r="D18" s="7"/>
+    </row>
+    <row r="19" ht="27" customHeight="1">
+      <c r="A19" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sauberkeit innen</t>
+        </is>
+      </c>
+      <c r="B19" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ in Ordnung      ☐ Mangel</t>
+        </is>
+      </c>
+      <c r="C19" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sauberkeit außen</t>
+        </is>
+      </c>
+      <c r="D19" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ in Ordnung      ☐ Mangel</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="27" customHeight="1">
+      <c r="A20" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Warn- und Kontrollleuchten</t>
+        </is>
+      </c>
+      <c r="B20" s="9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ keine      ☐ ja (Bemerkung)</t>
+        </is>
+      </c>
+      <c r="C20" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächster Service (km / Datum)</t>
+        </is>
+      </c>
+      <c r="D20" s="7"/>
+    </row>
+    <row r="21" ht="10" customHeight="1"/>
+    <row r="22" ht="24" customHeight="1">
+      <c r="A22" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">4 · Ausstattung und Papiere</t>
+        </is>
+      </c>
+      <c r="B22" s="5"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+    </row>
+    <row r="23" ht="20" customHeight="1">
+      <c r="A23" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Gegenstand</t>
+        </is>
+      </c>
+      <c r="B23" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">vorhanden</t>
+        </is>
+      </c>
+      <c r="C23" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bemerkung</t>
+        </is>
+      </c>
+      <c r="D23" s="10"/>
+    </row>
+    <row r="24" ht="25" customHeight="1">
+      <c r="A24" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Warndreieck</t>
+        </is>
+      </c>
+      <c r="B24" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+    </row>
+    <row r="25" ht="25" customHeight="1">
+      <c r="A25" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Warnweste(n)</t>
+        </is>
+      </c>
+      <c r="B25" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+    </row>
+    <row r="26" ht="25" customHeight="1">
+      <c r="A26" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Verbandskasten (Ablaufdatum)</t>
+        </is>
+      </c>
+      <c r="B26" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+    </row>
+    <row r="27" ht="25" customHeight="1">
+      <c r="A27" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Fahrzeugschlüssel (Anzahl)</t>
+        </is>
+      </c>
+      <c r="B27" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+    </row>
+    <row r="28" ht="25" customHeight="1">
+      <c r="A28" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tank- oder Ladekarte</t>
+        </is>
+      </c>
+      <c r="B28" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+    </row>
+    <row r="29" ht="25" customHeight="1">
+      <c r="A29" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ladekabel / Adapter (E-Auto)</t>
+        </is>
+      </c>
+      <c r="B29" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+    </row>
+    <row r="30" ht="25" customHeight="1">
+      <c r="A30" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zulassungsbescheinigung Teil I</t>
+        </is>
+      </c>
+      <c r="B30" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+    </row>
+    <row r="31" ht="25" customHeight="1">
+      <c r="A31" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Serviceheft oder Bordmappe</t>
+        </is>
+      </c>
+      <c r="B31" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+    </row>
+    <row r="32" ht="25" customHeight="1">
+      <c r="A32" s="12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reserverad oder Reparaturset</t>
+        </is>
+      </c>
+      <c r="B32" s="13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">☐ ja      ☐ nein</t>
+        </is>
+      </c>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+    </row>
+    <row r="33" ht="10" customHeight="1"/>
+    <row r="34" ht="24" customHeight="1">
+      <c r="A34" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">5 · Fristen und Plaketten</t>
+        </is>
+      </c>
+      <c r="B34" s="5"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+    </row>
+    <row r="35" ht="27" customHeight="1">
+      <c r="A35" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HU / § 57a gültig bis</t>
+        </is>
+      </c>
+      <c r="B35" s="8"/>
+      <c r="C35" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nächste UVV-Prüfung</t>
+        </is>
+      </c>
+      <c r="D35" s="8"/>
+    </row>
+    <row r="36" ht="27" customHeight="1">
+      <c r="A36" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Umweltplakette / Vignette</t>
+        </is>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sonstiges</t>
+        </is>
+      </c>
+      <c r="D36" s="7"/>
+    </row>
+    <row r="37" ht="8" customHeight="1"/>
+    <row r="38" ht="18" customHeight="1">
+      <c r="A38" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schäden und Mängel tragen Sie im Blatt „Schäden &amp; Mängel“ ein, die Unterschriften im Blatt „Bestätigung“.</t>
+        </is>
+      </c>
+      <c r="B38" s="23"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="19">
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C26:D26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A38:D38"/>
+  </mergeCells>
+  <dataValidations count="15">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Art der Übergabe" prompt="Auswahl treffen oder frei eintragen." sqref="B7">
+      <formula1>"Ausgabe,Rücknahme"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Tankfüllung / Ladestand" prompt="Auswahl treffen oder frei eintragen." sqref="D17">
+      <formula1>"leer,¼,½,¾,voll"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Bereifung" prompt="Auswahl treffen oder frei eintragen." sqref="B18">
+      <formula1>"Sommer,Winter,Ganzjahr"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Sauberkeit innen" prompt="Auswahl treffen oder frei eintragen." sqref="B19">
+      <formula1>"in Ordnung,Mangel"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Sauberkeit außen" prompt="Auswahl treffen oder frei eintragen." sqref="D19">
+      <formula1>"in Ordnung,Mangel"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Warn- und Kontrollleuchten" prompt="Auswahl treffen oder frei eintragen." sqref="B20">
+      <formula1>"keine,ja (siehe Bemerkung)"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Warndreieck" sqref="B24">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Warnweste(n)" sqref="B25">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Verbandskasten (Ablaufdatum)" sqref="B26">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Fahrzeugschlüssel (Anzahl)" sqref="B27">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Tank- oder Ladekarte" sqref="B28">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Ladekabel / Adapter (E-Auto)" sqref="B29">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Zulassungsbescheinigung Teil I" sqref="B30">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Serviceheft oder Bordmappe" sqref="B31">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Reserverad oder Reparaturset" sqref="B32">
+      <formula1>"ja,nein"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fahrzeug-Übergabeprotokoll</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C13"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24.83203125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="24.83203125" customWidth="1"/>
+    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="2" max="2" width="30" customWidth="1"/>
+    <col min="3" max="3" width="21" customWidth="1"/>
+    <col min="4" max="4" width="42" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
+    <col min="6" max="6" width="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...140 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="F1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schäden und Mängel</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bestehende Schäden bei der Ausgabe, neue Schäden bei der Rücknahme</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+      <c r="F4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Skizze</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+    </row>
+    <row r="7" ht="20" customHeight="1"/>
+    <row r="8" ht="20" customHeight="1">
+      <c r="D8" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">So halten Sie einen Schaden fest</t>
+        </is>
+      </c>
+      <c r="E8" s="20"/>
+      <c r="F8" s="20"/>
+    </row>
+    <row r="9" ht="34" customHeight="1">
+      <c r="D9" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">1.  Schaden in der Skizze einkreisen und mit einer Nummer versehen.</t>
+        </is>
+      </c>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+    </row>
+    <row r="10" ht="34" customHeight="1">
+      <c r="D10" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2.  Dieselbe Nummer in der Schadenliste eintragen und den Schaden beschreiben.</t>
+        </is>
+      </c>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+    </row>
+    <row r="11" ht="34" customHeight="1">
+      <c r="D11" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">3.  Ein Foto aufnehmen, auf dem die Stelle erkennbar ist, und die Foto-Nr. notieren.</t>
+        </is>
+      </c>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+    </row>
+    <row r="12" ht="20" customHeight="1"/>
+    <row r="13" ht="20" customHeight="1">
+      <c r="D13" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art des Schadens</t>
+        </is>
+      </c>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+    </row>
+    <row r="14" ht="34" customHeight="1">
+      <c r="D14" s="22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kratzer · Delle · Steinschlag · Riss oder Bruch · fehlt · Sonstiges</t>
+        </is>
+      </c>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+    </row>
+    <row r="15" ht="20" customHeight="1"/>
+    <row r="16" ht="20" customHeight="1"/>
+    <row r="17" ht="20" customHeight="1"/>
+    <row r="18" ht="20" customHeight="1"/>
+    <row r="19" ht="20" customHeight="1"/>
+    <row r="20" ht="20" customHeight="1"/>
+    <row r="21" ht="20" customHeight="1"/>
+    <row r="22" ht="12" customHeight="1"/>
+    <row r="23" ht="24" customHeight="1">
+      <c r="A23" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Schadenliste</t>
+        </is>
+      </c>
+      <c r="B23" s="5"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" ht="20" customHeight="1">
+      <c r="A24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Nr.</t>
+        </is>
+      </c>
+      <c r="B24" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bauteil / Position</t>
+        </is>
+      </c>
+      <c r="C24" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Art</t>
+        </is>
+      </c>
+      <c r="D24" s="10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beschreibung</t>
+        </is>
+      </c>
+      <c r="E24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foto-Nr.</t>
+        </is>
+      </c>
+      <c r="F24" s="11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">neu / bekannt</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="22" customHeight="1">
+      <c r="A25" s="15">
+        <v>1</v>
+      </c>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="13"/>
+      <c r="F25" s="13"/>
+    </row>
+    <row r="26" ht="22" customHeight="1">
+      <c r="A26" s="15">
+        <v>2</v>
+      </c>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+    </row>
+    <row r="27" ht="22" customHeight="1">
+      <c r="A27" s="15">
+        <v>3</v>
+      </c>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+    </row>
+    <row r="28" ht="22" customHeight="1">
+      <c r="A28" s="15">
+        <v>4</v>
+      </c>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+    </row>
+    <row r="29" ht="22" customHeight="1">
+      <c r="A29" s="15">
+        <v>5</v>
+      </c>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+    </row>
+    <row r="30" ht="22" customHeight="1">
+      <c r="A30" s="15">
+        <v>6</v>
+      </c>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+    </row>
+    <row r="31" ht="22" customHeight="1">
+      <c r="A31" s="15">
+        <v>7</v>
+      </c>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+    </row>
+    <row r="32" ht="22" customHeight="1">
+      <c r="A32" s="15">
+        <v>8</v>
+      </c>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+    </row>
+    <row r="33" ht="22" customHeight="1">
+      <c r="A33" s="15">
+        <v>9</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+    </row>
+    <row r="34" ht="22" customHeight="1">
+      <c r="A34" s="15">
+        <v>10</v>
+      </c>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+    </row>
+    <row r="35" ht="22" customHeight="1">
+      <c r="A35" s="15">
+        <v>11</v>
+      </c>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+    </row>
+    <row r="36" ht="22" customHeight="1">
+      <c r="A36" s="15">
+        <v>12</v>
+      </c>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="10">
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="D8:F8"/>
+    <mergeCell ref="D9:F9"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="D14:F14"/>
+    <mergeCell ref="A23:F23"/>
+  </mergeCells>
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Art des Schadens" sqref="C25:C36">
+      <formula1>"Kratzer,Delle,Steinschlag,Riss oder Bruch,fehlt,Sonstiges"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="0" promptTitle="Schaden neu oder bekannt?" sqref="F25:F36">
+      <formula1>"neu,bereits bekannt"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fahrzeug-Übergabeprotokoll</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A16"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:E27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
   </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="100.83203125" customWidth="1"/>
+    <col min="1" max="1" width="37" customWidth="1"/>
+    <col min="2" max="2" width="27" customWidth="1"/>
+    <col min="3" max="3" width="6" customWidth="1"/>
+    <col min="4" max="4" width="37" customWidth="1"/>
+    <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...77 lines deleted...]
-      </c>
+    <row r="1" ht="44" customHeight="1">
+      <c r="E1" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlose Vorlage · docufleet.de</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="34" customHeight="1">
+      <c r="A2" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bestätigung der Übergabe</t>
+        </is>
+      </c>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" ht="20" customHeight="1">
+      <c r="A3" s="2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschriften von übergebender und übernehmender Person</t>
+        </is>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+    </row>
+    <row r="4" ht="6" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" ht="12" customHeight="1"/>
+    <row r="6" ht="24" customHeight="1">
+      <c r="A6" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Erklärung</t>
+        </is>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" ht="6" customHeight="1"/>
+    <row r="8" ht="48" customHeight="1">
+      <c r="A8" s="19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Beide Seiten bestätigen mit ihrer Unterschrift den in diesem Protokoll festgehaltenen Zustand des Fahrzeugs zum Zeitpunkt der Übergabe, einschließlich der Ausstattung und der eingetragenen Schäden und Mängel.</t>
+        </is>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+    </row>
+    <row r="9" ht="24" customHeight="1">
+      <c r="A9" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Bemerkungen und Vereinbarungen</t>
+        </is>
+      </c>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+    </row>
+    <row r="10" ht="92" customHeight="1">
+      <c r="A10" s="41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">z. B. Abholung der Winterreifen, fehlender Zweitschlüssel, vereinbarte Reparatur</t>
+        </is>
+      </c>
+      <c r="B10" s="41"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="41"/>
+    </row>
+    <row r="11" ht="14" customHeight="1"/>
+    <row r="12" ht="24" customHeight="1">
+      <c r="A12" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschriften</t>
+        </is>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+    </row>
+    <row r="13" ht="22" customHeight="1">
+      <c r="A13" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Übergeben von</t>
+        </is>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="D13" s="20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Übernommen von</t>
+        </is>
+      </c>
+      <c r="E13" s="20"/>
+    </row>
+    <row r="14" ht="36" customHeight="1">
+      <c r="A14" s="39"/>
+      <c r="B14" s="39"/>
+      <c r="D14" s="39"/>
+      <c r="E14" s="39"/>
+    </row>
+    <row r="15" ht="16" customHeight="1">
+      <c r="A15" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort, Datum</t>
+        </is>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="D15" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ort, Datum</t>
+        </is>
+      </c>
+      <c r="E15" s="23"/>
+    </row>
+    <row r="16" ht="36" customHeight="1">
+      <c r="A16" s="39"/>
+      <c r="B16" s="39"/>
+      <c r="D16" s="39"/>
+      <c r="E16" s="39"/>
+    </row>
+    <row r="17" ht="16" customHeight="1">
+      <c r="A17" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name in Druckbuchstaben</t>
+        </is>
+      </c>
+      <c r="B17" s="23"/>
+      <c r="D17" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name in Druckbuchstaben</t>
+        </is>
+      </c>
+      <c r="E17" s="23"/>
+    </row>
+    <row r="18" ht="44" customHeight="1">
+      <c r="A18" s="39"/>
+      <c r="B18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+    </row>
+    <row r="19" ht="16" customHeight="1">
+      <c r="A19" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschrift</t>
+        </is>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="D19" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Unterschrift</t>
+        </is>
+      </c>
+      <c r="E19" s="23"/>
+    </row>
+    <row r="20" ht="20" customHeight="1"/>
+    <row r="21" ht="6" customHeight="1">
+      <c r="A21" s="29"/>
+      <c r="B21" s="29"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+    </row>
+    <row r="22" ht="24" customHeight="1">
+      <c r="A22" s="26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Übergaben ohne Papier: mit DocuFleet</t>
+        </is>
+      </c>
+      <c r="B22" s="26"/>
+      <c r="C22" s="26"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="26"/>
+    </row>
+    <row r="23" ht="51" customHeight="1">
+      <c r="A23" s="27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DocuFleet erstellt Übergabeprotokolle mit Fotos und Unterschrift auf dem Display und schreibt sie unveränderbar am Fahrzeug fest. Die Gegenseite bestätigt per Gegensignatur, und gemeldete Schäden gehen direkt in die Schadenerfassung. Die Fahrer-App gibt es für iPhone und Android.</t>
+        </is>
+      </c>
+      <c r="B23" s="27"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+    </row>
+    <row r="24" ht="22" customHeight="1">
+      <c r="A24" s="28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Kostenlos testen, ohne Kreditkarte: docufleet.de</t>
+        </is>
+      </c>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+    </row>
+    <row r="25" ht="8" customHeight="1">
+      <c r="A25" s="29"/>
+      <c r="B25" s="29"/>
+      <c r="C25" s="29"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+    </row>
+    <row r="26" ht="10" customHeight="1"/>
+    <row r="27" ht="30" customHeight="1">
+      <c r="A27" s="23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Diese Vorlage ist ein allgemeines Muster und auf Ihren Betrieb anzupassen. Sie wird ohne Gewähr auf Vollständigkeit bereitgestellt und ersetzt keine Rechtsberatung.</t>
+        </is>
+      </c>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
     </row>
   </sheetData>
-  <ignoredErrors>
-[...1 lines deleted...]
-  </ignoredErrors>
+  <mergeCells count="19">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="A22:E22"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A27:E27"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="A24" r:id="rIdLink1" tooltip="DocuFleet kostenlos testen"/>
+  </hyperlinks>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.65" bottom="0.65" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" fitToWidth="1" fitToHeight="1"/>
+  <headerFooter>
+    <oddHeader>&amp;L&amp;8&amp;K64748BDocuFleet · Fahrzeug-Übergabeprotokoll</oddHeader>
+    <oddFooter>&amp;L&amp;8&amp;K64748BVorlage von DocuFleet · docufleet.de&amp;R&amp;8&amp;K64748BSeite &amp;P von &amp;N</oddFooter>
+  </headerFooter>
+  <drawing r:id="rIdZeichnung"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>SheetJS</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>DocuFleet</Application>
+  <Company>DocuFleet</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Fahrzeug-Übergabeprotokoll</dc:title>
+  <dc:creator>DocuFleet</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+</cp:coreProperties>
 </file>